--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||김흥식||이혜연||임성택||김경이</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>경기지역은 산, 들, 강, 호수, 바다 등 천혜의 자연환경과 농촌과 도시, 휴전선 접경지역 등 다양한 사회문화적·역사적 자원을 보유하고 있다. 또한 청소년수련시설도 다른 지역에 비해 상대적으로 풍부한 실정이다. 경기도는 이러한 환경조건을 활용하여 청소년들이 저렴하고 안전하게 여행할 수 있는 여건을 조성함으로써 입시위주 교육환경에 억눌려 있는 청소년에게 다양한 체험활동 기회를 제공하고자 한다. 
 본 연구는 21세기 경기 청소년정책의 비전과 목표에 기초하여 지역사회의 각종 자원과 청소년 수련시설을 연계한 테마별 경기지역 "청소년여행 벨트" 의 설정 및 운영모형 개발에 목적이 있다. 
 주요 연구내용으로는 1)경기지역 관광자원에 대한 기초조사, 2)경기지역 초, 중, 고등학생의 여가활동 및 여행실태, 여행요구 및 선호도 조사 3)경기지역 청소년수련시설 여건 분석 4)경기지역 테마별 청소년여행벨트 설정안 개발 5) 청소년여행벨트 운영모형 개발 및 지원방안 제안 등이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 경기지역 청소년여행벨트 설정 사업 개요
  1. 청소년 여행 벨트의 개념
  2. 사업추진 배경 및 목적
  3. 사업추진방향
 Ⅱ. 청소년 여행벨트 설정을 위한 환경 분석
  1. 경기도 관광상품소재별·권역별 관광자원 현황
  2. 경기도 지역의 교통현황과 과제
  3. 관련계획 검토
 Ⅲ. 경기지역 청소년의 여행수요 분석