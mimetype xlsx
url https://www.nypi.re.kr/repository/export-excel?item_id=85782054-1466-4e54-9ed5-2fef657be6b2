--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,96 +296,156 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||김윤희||이용해</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>이 연구는 청년의 성인기 이행이 불안정하고 지연되는 현상을 분석하고, 원활한 이행을 지원하기 위한 정책 방향과 과제를 제시하는 것을 목적으로 한다. 이를 위해 「한국아동·청소년패널조사 2010(KCYPS 2010)」 중1패널을 대상으로 2025년 추적조사와 심층면담을 실시하여 종단자료를 구축하였다.
+연구에서는 청년 성인기 이행 실태를 파악하기 위한 지표(안)을 개발하고 최근 변화 추이를 분석하였으며, 세계가치조사(WVS)와 OECD 통계를 활용해 국제 비교를 수행하였다. 또한 중앙부처 정책과 주요국(UN, EU, 일본, 독일 등)의 정책사례를 검토하고, 문헌분석·패널조사(1,139명)·전문가 델파이조사·심층면담(21명)을 병행하였다.
+분석 결과, 고3 시기의 교육기대와 실제 이행 간 괴리가 여전하며, 성적 중심의 진로지도와 가정·학교환경이 중요한 요인으로 나타났다. 대학 진학률은 높으나 휴학·졸업유예 등으로 성인기 이행이 지연되고, 대학원 진학 희망은 감소하였다. 국제적으로는 고등교육 이수율은 높지만 NEET 비율과 이행 불안정성이 두드러졌다.
+이에 본 연구는 청년 중심·선제적·맞춤형·협력적 접근의 네 가지 정책방향과 함께 학교-기업-정부 연계 강화, 한국형 갭이어 추진, 청년보장제 도입 등 10대 정책과제를 제시하였다. 특히 학교-기업-정부 협력체계 강화와 청년보장제 추진을 핵심 기반 과제로 제안하였다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-29T11:28:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>I. 서 론	 1
+1. 연구의 배경과 목적	 3
+2. 연구추진체계	 7
+3. 연구내용	 8
+4. 연구 방법	 14
+Ⅱ. 이론적 배경	 21
+1. 청년 연령에 대한 논의	 23
+2. 청년의 성인기 이행에 대한 논의	 27
+Ⅲ. 청년의 성인기 이행  지표체계 및 현황	 31
+1. 청년의 삶 실태에 대한 기존의 지표체계	 33
+2. 전문가 델파이조사 설계 및 결과	 38
+3. 청년의 성인기 이행 지표별 현황	 47
+4. 연구 결과 요약 및 시사점	 60
+Ⅳ. 청년의 성인기 이행 종단분석: KCYPS2010 중1패널 추적조사	 63
+1. KCYPS 2010 중1패널 추적조사 개요	 65
+2. 조사 항목 및 방법	 67
+3. 조사 추진 과정 및 응답자 특성	 74
+4. 주요 결과	 79
+Ⅴ. 청년의 성인기 이행 횡단분석: 국제 비교	 163
+1. 학습․진학, 학교-일자리 이행 국제 비교	 165
+2. 교육과 직업 위험 인식 영향요인: WVS 결과	 178
+3. 분석 결과	 181
+4. 연구 결과 요약 및 시사점	 184
+Ⅵ. 청년의 성인기 이행 정책 현황 및 문제점: 학습과 일자리	 187
+1. 법률 현황 및 문제점	 189
+2. 기본계획과 대책 현황 및 문제점	 198
+3. 정책사업 현황 및 문제점	 203
+4. 해외 사례와 정책적 시사점	 212
+Ⅶ. 정책제언	 223
+1. 연구결과에 따른 정책 방향과 과제 도출 과정	 225
+2. 청년 성인기 이행 정책 방향(안)	 233
+3. 청년 성인기 이행 정책 과제(안)	 235
+4. 청년 성인기 이행 정책과제(안) 추진로드맵 및 결론	 258
+참고문헌	 261
+부    록	 269
+1. KCYPS 2010 중1 코호트 추적조사(2025년) 설문지	 271
+2. 심층면담 조사지	 312
+3. 전문가 델파이조사 설문지(1차, 2차)	 317
+4. 추적조사 문항 출처 및 참고문헌	 328
+5. KCYPS 2010 유지조사 조사항목(2017-2024)	 338
+국문초록	 339
+Abstract	 340</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0032841</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-일반02</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6589</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>청년||성인기 이행</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>청년의 성인기 이행경로 연구Ⅰ: 총괄보고서</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 