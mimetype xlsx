--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>맹영임||길은배||김정주||김홍원||전명기</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 목적
  2. 연구의 내용
  3. 연구의 방법
 Ⅱ. 이론적 고찰
  1. 청소년 방과후 활동의 의의
  2. 청소년 방가후 활동의 유형
  3. 시사점
 Ⅲ. 주요 외국의 청소년 방과 후 화동 사례
  1. 미국
  2. 영구
  3. 독일
  4. 일본
  5. 프랑스
  6. 북유럽(핀란드ㆍ노르웨이ㆍ스웨덴)
  7. 시사점