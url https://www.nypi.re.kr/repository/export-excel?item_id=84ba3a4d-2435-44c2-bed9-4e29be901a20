--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김희진||이혜연||황옥경||이용교</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 지역아동센터의 향후 발전을 위한 다양한 방향성을 모색하고자 하며, 구체적으로는 질적 수준이 담보되고 균등한 수준의 서비스를 제공할 수 있는 국·공립 지역아동센터의 운영모델을 개발하고, 또 일반 아동의 이용확대와 이에 따른 이용료의 수요자부담방식과 바우처제도 도입 등에 대해 연구하고자 하였다. 이러한 수요자 중심의 지역아동센터의 발전방향을 기초로 지역아동센터가 저소득·취약계층을 포함한 지역사회 내 아동·청소년들이 향후 건전한 사회구성원으로 성장할 수 있도록 다방면으로 지원하는 지역사회 내 최일선의 아동복지시설이 될 수 있도록 기여하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구내용
  3. 연구방법
   1) 문헌연구 
   2) 지역아동센터 방문 및 센터장 심층인터뷰
   3) 지역아동센터이용 학부모에 대한 FGI(초점집단인터뷰) 실시
   4) 전문가 의견조사
   5) 지역아동센터 시설장 및 일반 학부모 대상 설문조사
   6) 자문회의 및 간담회 개최
 Ⅱ. 국·공립 지역아동센터 연구