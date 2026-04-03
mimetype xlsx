--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민||조혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 중도입국청소년들이 현재 처한 상황을 파악하고 그들에게 필요한 지원방안을 모색하고자 함. 따라서 본 연구의 목적은 첫째, 중도입국청소년의 생활실태에 대한 객관적 자료를 수집 및 분석하고, 둘째, 중도입국청소년들이 지니고 있는 요구도를 파악 및 분석하며, 셋째, 중도입국청소년들의 요구와 사회적 상황에 부합하는 정책대안을 제시하는 것임.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구의 내용
   1) 중도입국청소년의 실태분석
   2) 현 지원정책의 실태 및 분석
   3) 중도입국청소년 지원방안 도출
  3. 연구의 방법
   1) 문헌연구
   2) 전문가 자문
   3) 설문조사
   4) 심층면접