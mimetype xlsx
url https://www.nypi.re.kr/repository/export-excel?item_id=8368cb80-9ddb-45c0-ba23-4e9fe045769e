--- v0 (2026-01-28)
+++ v1 (2026-04-25)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||박하나||손진희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 학업중단 위기 청소년을 조기 발견하고 이들을 위한 적절한 지원 방안을 마련하기 위한 목적으로 수행되었다. 이를 위해, 학업중단예방 정책의 현황 및 쟁점을 분석하고, 청소년 학업중단 과정 및 영향 요인을 파악하였으며, 사례연구를 실시하여 학교의 대응 과정을 살펴보았다. 분석 결과에 기초하여 학업중단 위기 청소년을 위한 단계별 지원 방안을 도출하였다. 각 단계에 따른 구체적 방안을 살펴보면 다음과 같다. 
 첫째, 학업중단 위기 청소년을 효과적으로 지원하기 위해 1) 대응 전략 5단계(학교 기반 조성-계획-실행-모니터-평가), 2) 학업중단 과정에 영향을 미치는 요인(개인특성요인, 가족요인, 학교요인, 사회요인), 3) 우수사례 학교 특성(리더십 요인, 학교 문화 요인, 담당자 전문성 요인, 자원 요인, 프로그램 요인), 4) 학교급 별 위기 대응 강조점을 제시하였다. 
 둘째, 현장 지원 자료를 개발하였으며 1) 학업중단 위기 조기 발견 체크리스트(초등학생용, 중학생용, 고등학생용) 2) 각 단계별 대응 내용 및 구체적 사례 3) 위기 유형별 대응방법 및 참고 사이트를 제시하였다. 
 연구결과, 학업중단의 위기를 조기에 발견하고 위기의 유형에 따라, 혹은 아동과 청소년의 발달단계에 따라 적절한 지원을 제공해야 함을 제언하였다. 이를 위해서는 학교 내에서 학업중단예방 및 대응 프로세스가 명확히 구축되어 있어야 하며, 정책 및 제도의 현장적합성과 실효성을 한 단계 더 제고할 필요가 있음을 주장하였다. 
 따라서 인적 자원 확보, 학교 내 대안교실 활성화, 학업중단숙려제 내실화 단계로의 도약, 조기 대응 시스템의 적극적 안내, 학업중단예방위원회 기능 전환, 교육(지원)청 거버넌스 구축 방안을 제언하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
   1. 연구의 필요성 및 목적	3
   2. 연구내용	5
   3. 연구방법 및 연구추진체계	7
 Ⅱ. 학업중단 위기 청소년과 학업중단 영향 요인
   1. 학업중단 위기 청소년	13
   2. 학업중단 영향 요인	16
   3. 소결	55