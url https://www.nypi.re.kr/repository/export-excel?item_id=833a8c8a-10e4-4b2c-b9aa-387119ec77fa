--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,96 +296,159 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>유민상||이경상||서고운</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-12-29T11:28:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
+          <t>2025-12-31</t>
         </is>
       </c>
       <c r="O2"/>
-      <c r="P2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1. 이 기초분석보고서는 우리나라 아동･청소년의 인권현황과 실태를 확인하고, 유엔아동권리위원회에 제출하는 유엔아동권리협약 국가보고서 작성에 기여하기 위해 작성되었습니다. 뿐만 아니라 아동·청소년 인권보장 및 개선을 위한 정책수립의 기초자료를 제공하는 것에도 목적이 있습니다. 이 보고서는 한국청소년정책연구원에서 수행하는 ｢2025 아동·청소년의 권리에 관한 국제협약 이행 연구-한국 아동·청소년 인권실태｣에서 실시하는 ｢아동·청소년 인권실태조사｣(국가승인통계 제402001호)기초분석결과입니다. 
+2. ｢아동･청소년 인권실태조사｣는 유엔아동권리협약 이행 모니터링과 이에 대한 국가보고서 작성에 도움이 되도록 인권 영역을 일반 이행 조치, 일반 원칙, 시민적 권리와 정치적 자유, 아동에 대한 폭력, 가정환경 및 대안 양육, 장애, 건강, 생활 수준, 아동 권리와 환경, 교육･여가 및 문화적 활동, 특별보호조치의 11개 영역으로 구분하였으며, 각 영역에서 아동·청소년에 대한 설문조사가 필요한 지표항목에 대한 조사도구를 개발하여 조사에 사용하였습니다. 
+3. 이 기초분석보고서의 내용은 2025년 5월 ~ 7월에 실시한 조사 결과입니다. 전국의 초등학교 4학년부터 고등학교 3학년에 재학 중인 학생들을 모집단으로 하여 대표성 있는 표본을 추출한 후 9,000명을 목표로 조사 설계를 하였고, 최종적으로 총 8,764명의 데이터를 분석에 활용하였습니다. 조사는 조사원에 의한 각 학급단위 자기기입식 조사 방법을 원칙으로 하여 수행하였고 일부 학교에서 조사원 방문에 우려를 표할 때 우편조사를 병행하여 수행하였으며, 설문지는 부록 1에 수록되어 있습니다. 
+4. 기초분석보고서의 결과는 가중치를 적용한 가중표본평균 또는 비율이며 가중치는 표본추출률, 응답률 및 가중치 사후 보정률을 반영하였습니다. 또한 통계분석표의 자료는 반올림되었으므로 표 내 수치의 합계 수치와 전체 수치가 일치되지 않는 경우도 있을 수 있습니다. 
+5. 조사 결과 분석에 대해서는 이 기초분석보고서와 함께 발간되는 「2025 아동·청소년의 권리에 관한 국제협약 이행 연구 - 한국 아동·청소년 인권실태: 총괄보고서(연구보고 25-일반01)」 를 참고하시기 바랍니다. 이 보고서는 한국청소년정책연구원 홈페이지 전자도서관(https://lib.nypi.re.kr)에서 PDF(Portable Document Format) 파일 형태로 내려받기할 수 있습니다. 
+6. 통계결과표는 통계청 국가통계포털(https://kosis.kr)에 탑재되며, 원자료는 ‘한국 아동·청소년․청년 데이터아카이브 데이터 공개지침’에 따라 본원 아동․청소년․청년 데이터 아카이브 홈페이지(www.nypi.re.kr/archive), 통계청 MDIS(https://mdis.kostat.go.kr), 한국사회과학자료원(https://kossda.snu.ac.kr) 등을 통해 제공하고 있습니다. 
+7. ｢아동･청소년 인권실태조사｣ 결과는 유엔아동권리협약에 기반한 ‘아동․청소년 인권지표체계’의 지표항목 중 일부 지표항목의 결과 생산에 활용되고 있습니다. 
+8. 수록된 자료에 대한 문의는 한국청소년정책연구원(대표번호 044-415-2114)으로 해 주시기 바랍니다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-12-29T11:28:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>Ⅰ. 아동․청소년 인권실태조사 개요
+1. 조사목적	3
+2. 조사대상	3
+1) 모집단	3
+2) 응답자 특성	3
+3. 조사내용	4
+4. 조사방법	7
+5. 조사기간	8
+6. 원표본 성공률 및 무응답 현황	9
+Ⅱ. 표본설계
+1. 모집단 분석	21
+2. 표본설계	25
+3. 가중치와 모수추정	27
+1) 가중치	27
+2) 모수추정	28
+Ⅲ. 결과표
+1. 일반 이행 조치	33
+2. 일반 원칙	64
+3. 시민적 권리와 정치적 자유	117
+4. 아동에 대한 폭력	138
+5. 가정환경 및 대안양육	181
+6. 건강	192
+7. 아동 권리와 환경	243
+8. 교육, 여가 및 문화적 활동	256
+9. 특별보호조치	280
+Ⅳ. 추이그래프
+1. 일반 이행 조치	293
+2. 일반 원칙	301
+3. 시민적 권리와 정치적 자유	312
+4. 아동에 대한 폭력	318
+5. 가정환경 및 대안양육	327
+6. 건강	328
+7. 교육, 여가 및 문화적 활동	336
+8. 특별보호조치	341
+참고문헌	347
+부  록
+1. 2025년 아동·청소년 인권실태조사 설문지(초등학생용, 중·고등학생용)	351
+2. 2025년 아동·청소년 인권실태조사 설문문항 연도별 현황 (2019년~2025년)	394
+3. 아동·청소년 인권실태조사 설문문항 번호 변경이력 (2013년~2025년)	436
+4. 아동·청소년 인권통계 활용 정책지표 등(2025년 기준)	445
+5. 아동·청소년 인권실태조사 데이터 활용 논문 목록	446</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0032839</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>연구보고25-일반01-01</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6588</t>
         </is>
       </c>
       <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2"/>
-      <c r="AG2"/>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>KOGL_BY_NC_ND</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.kogl.or.kr/info/licenseType4.do</t>
+        </is>
+      </c>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>아동·청소년||인권실태||권리</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2025 아동·청소년 권리에 관한 국제협약 이행 연구 - 한국 아동·청소년 인권실태: 기초분석보고서</t>
         </is>
       </c>
       <c r="AL2"/>
       <c r="AM2" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
       <c r="AN2"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 