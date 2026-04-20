--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||모상현||이용교</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	1
 1. 연구의 필요성과 목적	3
 2. 연구의 내용과 방법	5
 Ⅱ. 청소년 권리정책 환경과 사업수행 여건	9
 1. 아동․청소년 인권 관련 국제적 환경	11
 2. 한국 아동․청소년 인권 현황	22
 3. 주요부처의 청소년 권리정책․사업	40
 Ⅲ. 청소년 권리증진 사업 현황과 성과	51
 1. 청소년희망센터 운영 현황	53
 2. 청소년 및 지도자 표적집단면접조사(FGI) 결과	64
 3. 청소년희망센터 사업성과와 과제	101
 Ⅳ. 청소년 권리증진 사업의 효율적 추진방안	107
 1. 청소년권리전담기구로서 청소년희망센터 발전방안	109
 2. 여성가족부의 청소년 권리증진사업 활성화 과제	151
 참고문헌	171
 부  록	177