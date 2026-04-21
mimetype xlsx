--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>조혜영||윤철경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:36:23Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 청소년 여행 프로그램 활성화 방안을 모색하기 위해 기존의 청소년 여행 관련 프로그램 사례 조사 분석, 여행 참가 청소년 수요도 조사 분석, 청소년 및 교육, 여행 및 관광 관련 전문가 대상 자문조사 분석, 외국의 청소년 여행 관련 정책 및 사례 분석을 실시하고 있다. 이를 토대로 청소년 여행 활성화 및 인프라 구축 방안을 제시한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:36:23Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 Ⅱ. 사회 문화 여건 변화와 청소년 여행 활동의 필요성
 Ⅲ. 대ㆍ내외 정책여건과 청소년 여행
 Ⅳ. 기존 청소년 여행 관련 프로그램 사례 분석 및 평가
 Ⅴ. 외국의 청소년 여행 프로그램 고찰
 Ⅵ. 청소년 여행 프로그램 현실화 및 활성화 방안 모색
 Ⅶ. 요약 및 결론</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>