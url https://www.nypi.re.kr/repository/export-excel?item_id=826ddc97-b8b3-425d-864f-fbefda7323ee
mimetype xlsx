--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||김미숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>2009년 하반기 실시 예정인 전국 지역아동센터 평가사업의 방향과 모형을 개발하여 체계적이고 효율적인 평가사업 수행을 위한 기반을 제공함.
  전국 3,300여개 지역아동센터를 대상으로 실행 가능한 평가 과정과 절차의 개발, 관련 조직과 기구 등 추진체계 구성 및 기능 설정, 세부적인 추진일정 등을 설정함.
  2009년 지역아동센터 평가사업에 적용 가능한 평가영역 및 지표, 평가기준(안)을 제안함.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
  1. 연구의 배경과 목적
  2. 연구의 내용과 방법
 Ⅱ. 지역아동센터 현황과 유사기관 평가제도 분석
  1. 지역아동센터 현황 분석
  2. 유사기관 평가제도 분석
  3. 시사점
 Ⅲ. 2009년 지역아동센터 평가사업 추진방안과 평가지표의 구성
  1. 지역아동센터 평가의 중장기 목적과 방향