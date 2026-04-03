--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||서정아||홍영균||이종국||추승연||이동수||공순구||유진이||나승영||신성호</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:24Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:24Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>목적
 - 청소년들에게 환경의 소중함과 미래 환경기술에 대한 비전 제시
 - 사회·문화 소외지역 청소년을 위한 청소년활동 기반 조성
 - 환경과 해양분야로 특성화·전문화된 국립청소년 수련활동 공간 기본계획 수립
 - 동해연안의 R&amp;D 및 해양산업 기반과 관광자원을 연계하여 지역경제 활성화에 기여</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:24Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 사업의 필요성
 2. 사업의 목적
 3. 사업의 내용
 4. 연구의 절차
 Ⅱ. 개발 입지여건 분석
 1. 입지여건 분석
 2. 인문·사회환경 분석