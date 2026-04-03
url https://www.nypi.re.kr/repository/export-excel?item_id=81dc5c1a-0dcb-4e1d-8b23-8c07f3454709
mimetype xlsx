--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>안선영||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 청소년체험활동 지역자원연계 코디네이터 연수 교육과정 운영매뉴얼 이해
  1. 도입과정
  2. 개발목적
  3. 활용대상
  4. 내용구성
  5. 활용방법
 Ⅰ. 청소년체험활동 지역자원연계 코디네이터의 의미
  1. 청소년체험활동 지역자원연계 코디네이터의 정의
  2. 청소년체험활동 지역자원연계 코디네이팅 연수 교육과정 필요성
  3. 청소년체험활동 지역자원연계 코디네이팅 연수 교육과정 운영매뉴얼 개발 연구목표
  4. 자원연계 코디네이터 양성을 위한 각 기관별 역할
 Ⅱ. 청소년체험활동 지역자원연계 코디네이팅 연수 교육과정 운영
  1. 청소년체험활동 지역자원연계 코디네이팅 연수 교육과정 운영 체계
  2. 청소년체험활동 지역자원연계 코디네이팅 연수 교육과정 운영 계획
  3. 청소년체험활동 지역자원연계 코디네이팅 연수 교육과정 대상자 모집.홍보