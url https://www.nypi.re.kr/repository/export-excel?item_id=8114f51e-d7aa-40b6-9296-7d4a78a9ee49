--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:03Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:03Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 자립지원전담기관의 이해
     1. 개요
     2. 전달체계
     3. 주요업무
     4. 운영사항
 제2장 중앙 자립지원전담기관(아동자립지원단)의 주요 사업
     1. 시.도 자립지원사업 운영 지원 및 컨설팅
     2. 자립지원프로그램 개발 및 보급
     3. 자립지원 연구
     4. 자립지원 전문가 육성
     5. 아동자립교육
     6. 사회복지시설정보시스템 DB 구축 및 통계관리
     7. 자원개발 및 네트워크 구축
 제3장 시.도 자립지원전담기관의 주요 사업
     1. 아동복지시설 및 가정위탁지원센터 자립지원 업무 지원
     2. 자립지원 프로그램 운영