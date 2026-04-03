--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||김희진||성윤숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 수립 배경 및 경과	 
      1. 수립 배경	 
      2. 주요 경과	 
 Ⅱ. 기존 대책의 성과 및 한계 	
      1. 주요 추진성과	 
      2. 한계	
 Ⅲ. 정책환경 및 진단 	 
      1. 청소년의 휴대전화·인터넷·게임 중독 심화	 
      2. 신종 유해매체에 의한 청소년문제 증가	 
      3. 청소년 유해약물 접촉 증가와 범죄화	 
      4. 신?변종 등 유해업소의 난립과 청소년일탈 증가	
      5. 청소년폭력·학대의 확산 및 심각화	
      6. 근로청소년 부당행위 경험의 확산 및 심각화	 
 Ⅳ. 제1차 청소년보호종합대책(2013-2015)의 개요	
      1. 수립방향	 