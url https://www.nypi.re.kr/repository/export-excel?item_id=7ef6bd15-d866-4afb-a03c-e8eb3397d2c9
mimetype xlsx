--- v0 (2026-01-27)
+++ v1 (2026-04-28)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>조혜영||양계민||김승경||김재우||조아라</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 제1부 청소년
  1. 우리사회의 다문화 구성원 증가에 대해 알아볼까요?
  2. 내가 경험하는 다문화
  3. 이주민의 문화와 언어는 우리문화를 풍부하게 해요
  4. 색안경을 끼고 보지 말아요
 제2부 일반국민
  1. 이주의 증가와 우리사회의 다문화화
  2. 문화의 교류와 발전
  3. 다양한 이주민과 함께 살아가기
  4. 고정관념과 편견에 대해 알아봅시다
 제3부 공무원 및 관련 시설종사자
  1. 이동하는 세계 인구와 변화하는 한국사회
  2. 한국사회에서 이주민의 정체성 드러내기
  3. 집단과 개인, 다양성과 차이에 대한 상호 존중
  4. 고정관며과 편견 줄여가기