--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>심영희||윤옥경||이재순||전경숙||정혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:28Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:28Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:01:28Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 Ⅱ. 여자청소년의 유해업소 불법고용 실태 및 복지대책 현황
 Ⅲ. 불법고용 관련 법규 및 단속 처벌 현황
 Ⅳ. 여자청소년의 성문화와 성의식
 Ⅴ. 유해업소 고용 여자청소년을 위한 대책
 Ⅵ. 요약 및 결론</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>0012636</t>
         </is>
       </c>