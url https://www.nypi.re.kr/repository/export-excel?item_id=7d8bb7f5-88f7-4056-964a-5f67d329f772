--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||이주석</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제 1 장 서  론	 
 1. 연구의 필요성 및 목적	 
 2. 연구내용	 
   1) 멘토링의 효과성 분석	 
   2) 멘토링의 사회·경제적 가치 분석	 
 제 2 장 이론적 배경	 
 1. 멘토링의 효과성에 대한 선행문헌 분석	 
   1) 멘토링의 개념적 정의	 
   2) 멘토링 활동 유형 및 특징	 
   3) 멘토링 효과성 기존 연구결과분석	 
   4) 휴먼네트워크 멘토링 사업 추진 개요	 
 2. 멘토링의 사회·경제적 가치 추정에 대한 선행문헌 분석	 
   1) 경제적 의미의 가치	 
   2) 경제적 가치의 종류	 
   3) 경제적 가치의 추정 방법론	 