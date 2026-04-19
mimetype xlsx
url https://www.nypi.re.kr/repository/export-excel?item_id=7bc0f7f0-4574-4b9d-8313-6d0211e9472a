--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정배||정익재||우정자</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 조사는 우리나라 및 미국과 일본 청소년 봉사활동 참여 실태를 파악하고 청소년 자원봉사 발전 및 정책방안 마련 등을 위한 기초자료를 확보하기 위한 것으로, 국내 청소년들의 봉사활동 실태와 한·미·일 청소년들의 봉사활동 실태를 중심으로 이루어졌다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 조사목적 및 필요성
  2. 조사내용
  3. 조사대상 및 방법
  4. 조사의 한계
 Ⅱ. 선행 연구 개관
  1. 한국 청소년 봉사활동 실태
  2. 미국 청소년 자원봉사 실태
  3. 일본 청소년 자원봉사 실태
 Ⅲ. 조사결과 분석
  1. 한국 조사 결과
  2. 한ㆍ미ㆍ일 조사 비교