--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||윤철경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:44Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:44Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:44Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구필요성 및 목적
 2. 연구내용 및 연구방법
 Ⅱ. 유럽연합(EU)의 청소년교류 인프라 및 시사점
 1. 유럽연합(EU)의 청소년교류사업의 특징
 2. 유럽연합(EU)의 청소년교류의 제도적 기반
 3. 유럽연합 청소년교류 프로그램의 실제
 4. 동북아 청소년교류협력에 주는 시사점
 Ⅲ. 동북아 국가 간 분야별 청소년교류협의체 구성
 1. 청소년교류협의체 구성의 필요성 및 방향
 2. 국가차원의 청소년교류인프라 구축방안
 3. 학계 전문가 협의체 구성방안
 4. 민간 청소년교류단체 간 네트워크 구충방안
 Ⅳ. 지방자치단체의 청소년교류협력강화를 위한 지원네트워크 구축방안
 1. 자치단체 간 청소년국제교류의 추진실태
 2. 지방자치단체 국제청소년교류의 추진현황