--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>전상진||김민||최순종</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 의의와 필요성
  2. 연구의 대상과 내용, 그리고 방법
 Ⅱ. 청소년 문화ㆍ여가환경의 변화 동향분석
  1. 사회구조 변화
  2. 문화ㆍ여가환경과 가치관의 변화
  3. 청소년 문화ㆍ여가 활동의 변화 추세와 전망 : 문화활동 영역을 중심으로
  4. 대중소비
 Ⅲ. 청소년 문화 및 여가 정책에 대한 진단ㆍ분석
  1. 청소년 정책 및 문화ㆍ여가 정책 동향 개관
  2. 독일의 청소년 문화 및 여가정책 동향
 Ⅳ. 청소년 문화ㆍ여가 분야 핵심변화 트렌드와 정책제언
  1. 청소년을 둘러싼 사회환경과 정책 변화 핵심 트렌드
  2. SWOT 분석에 따른 청소년 정책 제언
  3. 청소년문화ㆍ여가 정책에 대한 SWOT분석
  4. 청소년문화ㆍ여가정책에 대한 총괄적 제언</t>