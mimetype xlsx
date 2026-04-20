--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김승경||맹영임</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장. 서론
   1. 연구의 필요성 및 목적
   2. 연구목표
   3. 연구내용 및 범위
   4. 연구방법
   5. 연구수행체계
 제2장. 국제청소년성취포상제도의 이해
   1. 국제청소년성취포상제의 개요
   2. 포상지도자의 자격과 역할
   3. 포상담당관의 직무와 전문성
 제3장. BSG매니저 전문연수과정 개발
   1. BSG매니저 전문연수과정 개발 절차
   2. BSG매니저 전문연수과정 개발 관련 전문가의견조사 분석결과
   3. BSG매니저 전문연수과정 개발 방향
   4. BSG매니저 전문연수과정(S과정)