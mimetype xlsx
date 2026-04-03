--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김현철||김영지||김희진||송인숙||표혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 창의적 체험활동의 이해 9
 1. 창의적 체험활동의 목표 11
 2. 창의적 체험활동의 영역 12
 3. 창의적 체험활동 운영의 기본방향 14
 Ⅱ. 창의적 체험활동의 계획 및 운영 17
 1. 창의적 체험활동 계획 수립 18
 가. 창의적 체험활동 교육과정 편성 18
 나. 창의적 체험활동 운영을 위한 교육공동체 문화 형성 28
 2. 창의적 체험활동의 운영 30
 가. 자율활동 30
 나. 동아리활동 33
 다. 봉사활동 37
 라. 진로활동 42
 마. 통합활동 50
 3. 지역사회자원의 관리 및 활용방안 57