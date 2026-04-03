--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||Zhang Shuai||문수정||김수영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:11Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T21:00:11Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T21:00:11Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
   1. 연구의 필요성 및 목적
   2. 연구 내용
 제2장 연구 배경 및 이론적 논의
   1. 중국 조선족 청소년에 대한 논의
   2. 한국 거주 조선족 청소년에 대한 논의
   3. 조선족 청소년과 문화변용
 제3장 연구 방법
   1. 설문조사 개요
   2. 면접조사 개요
 제4장 연구 결과
   1. 중국 거주 조선족 청소년 대상 설문조사 기초 분석
   2. 한국 거주 조선족 청소년 대상 설문조사 기초 분석
   3. 문화변용 관련 설문조사 심층 분석
   4. 면접조사 결과 분석
 제5장 요약 및 제언