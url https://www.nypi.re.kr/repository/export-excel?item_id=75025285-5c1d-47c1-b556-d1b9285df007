--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>좌동훈||황진구||김재우||오성배||장흔성||장윤선||조성희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:31Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:31Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 서론
 1. 연구의 필요성 및 목적 ····················································3
 2. 연구 추진체계 ··································································5
 3. 연구 내용 및 방법 ··························································8
 Ⅱ. 지방자치단체 현황
 1. 지방자치단체 운영현황 ··················································14
 2. 시범사업 협의체 운영현황 ·············································37
 3. 시사점 ···········································································52
 Ⅲ. 지방자치단체 및 주관기관 컨설팅
 1. 개요 ··············································································58
 2. 방법 및 절차 ·································································59
 3. 컨설팅 내용 ···································································60
 4. 시사점 ···········································································85
 Ⅳ. 사업 성과
 1. 개요 ··············································································94
 2. 사업 성과분석 ·····························································100