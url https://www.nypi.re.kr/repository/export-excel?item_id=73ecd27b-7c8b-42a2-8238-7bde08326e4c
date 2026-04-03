--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강경균</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구의 필요성 및 목적
    2. 연구내용 및 범위
    3. 연구방법
 Ⅱ. 창업 및 기업가정신 관련 직업계고 교육과정 및 운영 사례분석
    1. 창업 및 기업가정신 관련 정부기관 프로그램 분석
    2. 창업 및 기업가정신 관련 직업계고 2015 개정 교육과정 분석
    3. 직업계고 창업 교육 운영 사례집 분석
    4. 시사점
 Ⅲ. 직업계고 창업교육 운영 모형 개발
    1. 연구 개요
    2. 직업계고 창업교육 운영 사례 탐색
    3. 직업계고 창업교육 운영 모형 개발
 Ⅳ. 직업계고 창업교육 활성화를 위한 운영 방안
    1. 직업계고 창업교육 운영에 대한 진단
    2. 직업계고 창업교육 운영에 대한 개선 방안