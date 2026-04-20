--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||황여정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제 1 장 서 론	 
 1. 연구목적 및 필요성	 
 2. 연구 내용	 
 3. 조사 방법	 
 제 2 장 이론적 배경	 
 1. 종합적 실태 자료	 
   1) 인구주택총조사	 
   2) 통계청 ｢사회조사｣	 
   3) ｢2030 청년백서｣	 
   4) 청년패널(Youth Panel)	 
   5) 한국교육고용패널(Korean Education and Employment Panel)	 
 2. 영역별 실태 자료	 
   1) 경제활동인구조사 청년층 부가조사	 
   2) 주거실태조사	 
   3) 기타 자료	 