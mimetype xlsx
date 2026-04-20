--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||김성기</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:37Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:37Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:37Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장 서론
 1. 연구의 목적 및 필요성
 2. 연구의 내용 및 범위
 3. 연구 방법
 4. 선행 연구 분석
 제2장 대안교육 지원사업 현황
 1. 대안교육 지원사업 개요
 2. 연도별 지원사업 및 지원내용 현황
 제3장 성과분석
 1. 성과분석 대상 및 성과지표
 2. 성과분석
 제4장 대안교육 프로그램의 발전
 1. 자유롭고 다양한 교육과정 발전
 2. 정규학교 부적응 학생 보호 및 진로교육 성과
 3. 장애학생 성장 지원 모델 개발 : 성장학교 별