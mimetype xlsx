--- v0 (2026-01-28)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>학업중단예방 대안교육지원센터</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>-학업중단예방 프로그램집을 발간하며
 -학업중단예방 학교체계 구축하기
 1. 학업중단예방 업무체계 구축하기
 2. 교사연수를 통해 많은 교사들의 협조 모으기
 3. 위기학생 조기 발굴 체계 세우기
 -눈에 띄는 위기학생 먼저 돕기
 4. 아르바이트 학생 등교 및 생활지도
 5. 원거리 통학생의 등교 지원하기
 6. 복교생에게 필요한 관심과 지원 일깨우기
 -담임교사 역할주기
 7. 위기학생 역할을</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>