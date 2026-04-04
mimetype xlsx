--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성은모||최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장. 서론
     1. 연구의 필요성 및 목적
     2. 연구문제
 제2장. 청소년 역량 관련 선행문헌 분석
     1. 청소년의 발달 및 정책적 특성
     2. 청소년 역량의 개념 및 특징
     3. 국내 청소년 역량 연구의 주요 이슈
     4. 국외 청소년 역량에 대한 연구 동향
 제3장. 연구방법
     1. 국내외 문헌 분석
     2. 청소년 주요 역량 도출을 위한 자문회의
     3. 델파이 조사(1,2,3차)
     4. 토론회
     5. 청소년 역량지수 타당성 예비조사
     6. 공청회