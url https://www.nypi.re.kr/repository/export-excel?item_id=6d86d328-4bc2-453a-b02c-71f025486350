--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서정아||황진구||조성은</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장. 서 론	
   1. 연구의 필요성 및 목적	
   2. 연구추진과정 및 주요내용	
 제2장. 이론적 고찰	
   1. 청소년․가족 연계	
     1) 개념	
     2) 필요성 및 방향성	
     3) 영향요인	
     4) 모형계발의 이론적 틀	
   2. 국내 청소년․가족서비스 기관	
     1) 법적 근거	
     2) 기관개요	
     3) 기관운영	
     4) 지역별 현황	
     5) 청소년근로보호센터(안)	