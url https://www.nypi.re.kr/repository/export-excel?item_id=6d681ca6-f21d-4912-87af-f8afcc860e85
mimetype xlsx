--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||이동성||박윤수||장혜윤||임채홍</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-04-24T15:02:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론 1
  1. 사업의 목적 3
  2. 사업 추진 개요 4
 Ⅱ. 리더십과 학생 인성 함양에 관한 이론적 배경 7
  1. 인성발달과 공동체 의식 9
  2. 청소년기 인성과 리더십에 대한 선행연구 14
  3. 2024년 학생 인성 함양 리더십새싹 캠프 추진 현황 23
 Ⅲ. 2024년 학생 인성 함양 리더십새싹 캠프의 운영 실적 27
  1. 외교부와 함께하는 글로벌 리더십새싹 캠프 29
  2. 기획재정부와 함께하는 경제 리더십새싹 캠프 40
  3. 문화체육관광부와 함께하는 스포츠 리더십새싹 캠프 49
  4. 국가보훈부와 함께하는 나라사랑 리더십새싹 캠프 - 중등 56
  5. 국가보훈부와 함께하는 나라사랑 리더십새싹 캠프 - 초등 66
 Ⅳ. 이중차분법을 활용한 2024년 학생 인성 함양 리더십새싹 캠프 사업 효과성 분석 75
  1. 조사도구와 기술통계 77
  2. 리더십새싹 캠프 영향 이중차분모형 90