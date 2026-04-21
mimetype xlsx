--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 서  론	 1
 1. 연구의 필요성	 3
 2. 연구의 목적	 5
 3. 프로그램 개발 절차	 7
 Ⅱ. 선행연구 고찰	 11
 1. 학교 밖 청소년 개념과 실태  	11
 2. 디지털 역기능 유형	 19
 3. 학교 밖 청소년의 디지털 역기능 문제	 24
 4. 학교 밖 청소년의 디지털 역기능의 이론적 틀	 26
 5. 학교 밖 청소년 디지털 역기능 예방관련 프로그램         30
 Ⅲ. 프로그램 개발	 43
 1. 프로그램 개발에 관한 의견조사	 43
 2. 프로그램 시범운영	 52
 3. 디지털 역기능 예방 프로그램	 56
 Ⅳ. 프로그램 효과성 검증	 69
 1. 양적조사를 통한 프로그램 효과성 검증	       69