--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||서정아||김상연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 과업의 필요성 및 목적
    1. 과업의 필요성   2. 과업의 목적
    3. 사업의 개요
 Ⅱ. 개발 입지 여건 분석
    1. 입지여건 분석
    2. 관련여건 분석
 Ⅲ. 사례조사
    1. 잡월드(Job World)
    2. 일본의 직장체험(오까야야마 대학 부속중학교 사례)
    3. 미국의 잡새도우 프로그램
    4. 일본 "나의 직업관"
    5. 서울 시립 청소년직업체험센터(하자센타)
    6. 서울 수서청소년수련관(직업전문분야 특화)
 Ⅳ. 영천시 직업체험센타 건립을 위한 수요조사
    1. 청소년 설문조사 결과