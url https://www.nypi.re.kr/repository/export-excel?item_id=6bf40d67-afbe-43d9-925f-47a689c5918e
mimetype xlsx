--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:02Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:02Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구목적 및 필요성
    2. 연구내용
    3. 연구방법
    4. 연구추진체계
 Ⅱ. 선행연구 및 정책현황 분석
    1. 시설퇴소청소년 자립지원의 개념과 의미
    2. 청소년쉼터 퇴소청소년 자립지원 요구 분석
    3. 유사정책 및 제도 현황
    4. 소결 및 시사점
 Ⅲ. 청소년자립지원관 운영 모형 및 서비스 전달체계
    1. 청소년자립지원관 운영 모형
    2. 청소년자립지원관 운영형태별 인력배치
 Ⅳ. 청소년자립지원관 단위기관 운영 및 프로그램
    1. 시설 기준
    2. 자립지원 프로그램 운영