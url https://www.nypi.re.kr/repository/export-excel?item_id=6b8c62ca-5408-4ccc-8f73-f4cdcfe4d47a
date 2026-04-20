--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김형주||김혁진||김정주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:44Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:44Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:44Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론	 
   1. 연구의 필요성 및 목적	 
   2. 연구내용	 
   3. 연구방법	 
   4. 연구 추진경과	 
 Ⅱ. 서울특별시 청소년시설 평가 관련 의견조사	 
   1. 1차 의견조사 결과 : 기존 시설평가 및 평가지표에 관한 의견	 
   2. 2차 의견조사 결과 : 평가지표 1차 개선안에 관한 개방형 의견	 
 Ⅲ. 서울특별시 청소년시설 종합성과평가 평가지표 개선 과정	 
   1. 1차 평가지표 개선안	 
   2. 2차 평가지표 개선안	 
 Ⅳ. 서울특별시 청소년시설 종합성과평가 평가편람 개선(안)	 
   1. 공통지표	 
   2. 시설유형별 지표	 
 Ⅴ. 결론 및 제언	 
   1. 서울시 청소년시설 평가지표(평가편람) 주요 개선요지	 