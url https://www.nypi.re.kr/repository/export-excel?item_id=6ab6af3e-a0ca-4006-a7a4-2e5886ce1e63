--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||박윤수||김기영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구배경
    2. 연구의 필요성과 목적
    3. 연구방법
 Ⅱ. 대구광역시의 정책환경 및 특성
    1. 인구통계학적 환경 특성
    2. 재정 및 행정 관련 정책환경
    3. 산업 및 경제적 정책환경
    4. 사회 및 교육 관련 정책환경
 Ⅲ. 2017 THE나은 대구청소년 정책실태 분석
    1. 대구광역시 인구사회학적 특성
    2. 고민
    3. 진로
    4. 체험활동
    5. 행복감
    6. 대구광역시 청소년정책에 대한 인식