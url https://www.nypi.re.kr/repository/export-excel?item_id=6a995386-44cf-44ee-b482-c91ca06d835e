--- v0 (2026-01-27)
+++ v1 (2026-04-25)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>맹영임||조남억||손의숙||김현경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 청소년동아리활동인증 시범운영 추진개요
    1. 청소년동아리활동인증 시범운영 추진배경 및 목적
    2. 청소년동아리활동인증 시범운영 과정 및 절차
 Ⅱ. 청소년동아리활동인증 시범운영 관련 의견조사.분석
    1. 조사개요
    2. 분석결과
    3. 소결 및 시사점
 Ⅲ. 청소년동아리활동인증 운영매뉴얼
    1. 청소년동아리활동인증 운영매뉴얼
    2. 청소년동아리활동인증 활동기록 확인심사매뉴얼
 Ⅳ. 제언
 참고문헌
 부록
    1. 설문조사지
    2. 설문조사 분석통계표