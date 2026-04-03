--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박영균||윤철경||박호남||조은정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 청소년 교류사업의 목적 및 방향
 3. 현행 청소년교류 프로그램
  1) 중앙정부 주관의 청소년 국제교류 실태
  2) 국내 지방정부 주관의 청소년교류 사례
  3) 외국의 청소년교류 프로그램
 4. 교류 상대국의 요구
  1) 약정국가의 청소년 정책실태
  2) 국가별 요구사하아 분석
  3) 프로그램 설문평가
  4) 신규대상 국가의 청소년정책 실태
 5. 새로운 청소년교류 프로그램 개발
  1) 청소년교류 초청프로그램 설정기준
  2) 체류일정별 초청프로그램 구성 내용
  3) 지역별·국가별 프로그램