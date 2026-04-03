--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱||성은모||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론	1
 1. 연구의 필요성 및 목적	3
 2. 연구내용	5
 3. 연구수행체계	5
 Ⅱ. 이론적 배경	7
 1. 나라사랑의 개념	9
 2. 청소년 체험활동 효과성 	21
 3. 나라사랑 체험프로그램 효과 분석 측정 모형	29
 Ⅲ. 연구방법	31
 1. 조사대상	33
 2. 연구절차	33
 3. 조사도구	35
 4. 자료분석	42
 Ⅳ. 연구결과	43
 1. 나라사랑 체험프로그램의 기초통계 분석 결과	45
 2. 청소년 보훈캠프 프로그램의 효과성 분석 결과	56