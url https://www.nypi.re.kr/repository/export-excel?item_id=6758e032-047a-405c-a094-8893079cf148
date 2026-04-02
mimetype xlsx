--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -296,101 +296,112 @@
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙||이창호||최홍일||정유경||서지형||김범준</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-07-15T11:26:55Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-07-15T11:26:55Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
-          <t>2025</t>
-[...3 lines deleted...]
-      <c r="P2"/>
+          <t>2025-02-27</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>첫째, [2024년 2차 학교폭력 실태(표본)조사 분석보고서]는 17개 시·도교육청의 의견과는 무관하며, 한국청소년정책연구원 연구진의 견해임을 밝힙니다.  
+둘째, 학교폭력 실태조사는 매년 시행하는 전국 단위의 조사이며, 시계열분석을 위해 조사문항의 변동이 거의 없음을 알려드립니다.  
+셋째, 해당 조사에서 사용된 설문문항은 한국청소년정책연구원에서 수행한 ‘2023년 학교폭력 실태조사 사업’의 연구진이 한국교육개발원에서 개발한 문항을 수정·보완한 문항을 사용하였음을 밝힙니다.  
+넷째, 학교폭력 실태조사는 2022년까지 한국교육개발원에서 수행하였으며, 2023년부터 한국청소년정책연구원에서 수행하고 있습니다. 2023년에는 장근영 선임연구위원, 2024년부터 성윤숙 선임연구위원이 연구책임 맡아 동일 연구기관에서 수행하고 있음을 알려드립니다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-07-15T11:26:55Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
-      <c r="S2"/>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>Ⅰ. 서론	1
+1. 조사 개요	3
+2. 조사 설계	7
+3. 분석 방향	11
+Ⅱ. 2024년 2차 학교폭력 실태(표본)조사 결과분석	13
+1. 응답자 현황	15
+2. 학교폭력 목격 응답률	18
+3. 학교폭력 피해 응답률	25
+4. 학교폭력 가해 응답률	46
+Ⅲ. 2024년 2차 학교폭력 실태(표본)조사 심층분석	53
+1. 학교급별 학교폭력 예방교육과 관련된 문항의 교차분석	55
+2. 학교폭력 경험 유형에 따른 요인별 차이분석	62
+Ⅳ. 결론 및 제언	107
+1. 2024년 2차 학교폭력 실태(표본)조사 결과분석 및 제언	109
+2. 2024년 2차 학교폭력 실태(표본)조사 심층분석 및 제언	115
+3. 종합	120
+참고문헌	123</t>
+        </is>
+      </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>32636</t>
         </is>
       </c>
       <c r="X2" t="inlineStr">
         <is>
           <t>25-연구보고-수탁05</t>
         </is>
       </c>
       <c r="Y2" t="inlineStr">
         <is>
           <t>https://www.nypi.re.kr/repository/handle/2022.oak/6512</t>
         </is>
       </c>
-      <c r="Z2" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="Z2"/>
       <c r="AA2" t="inlineStr">
         <is>
           <t>kor</t>
         </is>
       </c>
       <c r="AB2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2" t="inlineStr">
         <is>
           <t>학교폭력||실태조사||청소년폭력</t>
         </is>
       </c>
       <c r="AK2" t="inlineStr">
         <is>
           <t>2024년 2차 학교폭력 실태(표본)조사 분석보고서</t>