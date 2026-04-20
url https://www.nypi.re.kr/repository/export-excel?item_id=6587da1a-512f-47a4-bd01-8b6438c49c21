--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>정재희||전동익</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 1. 서론
 2. 주요시설별 사용내역
 3. 안전관리조직과 임무
 4. 안전교육
 5. 안전관리규정 및 계획
 6. 시설물 안전관리
 7. 수련활동 안전관리
 8. 사고조사 및 대책수립
 1. 서론
 2. 위생 관리 방안
 3. 환경 관리 방안
 4. 환경 체험 및 견학
 5. 시설별 적용사항 및 추후 연구사항</t>
         </is>
       </c>