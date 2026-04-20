--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김정배||함병수||정익재</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 21세기 지식정보화 사회와 제7차 교육과정 변화 속에서 청소년자원봉사 정책과 프로그램이 어떻게 운영되고 전개되어야 하는지 살펴보고자 한다.
 이를 위해 우리나라 청소년 봉사정책과 프로그램을 전반적으로 살펴보고 동시에 외국의 청소년봉사활동이 시사하는 바를 바탕으로 하여 청소년 자원봉사 모델을 제시하고 현장 적용 가능한 프로그램을 개발하여 우리나라 청소년 봉사활동 프로그램 운영의 정향으로 제시하고자 한다. 특히 21세기가 요구하는 정보화, 전문화, 다원화 사회에 효과적으로 부응하고, 명실공히 국가가 지향하는 청소년 상을 구현해 나가는 하나의 수단으로서 청소년봉사활동 정책을 제시하고자 하며, 이를 바탕으로 하여 청소년자원봉사 모델과 봉사활동 프로그램을 개발·제시하는 것을 연구의 목적으로 삼고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
 Ⅱ. 청소년 자원봉사 모델 정립을 위한 이론적 고찰
  1. 국가의 인적 자원개발과 청소년 자원봉사
  2. 청소년 자원봉사 활성화를 위한 구성체계의 정립
  3. 청소년 자원봉사 프로그램의 특징과 교육적 효과
 Ⅲ. 우리나라 청소년 자원봉사 현황과 개선방안
  1. 청소년 자원봉사 구성체계의 현황 및 개선방안
  2. 청소년 자원봉사 프로그램 운영실태와 문제점
 Ⅳ. 외국의 청소년 자원봉사 운영 실태
  1. 일본 - 복지교육으로서의 청소년 봉사체험