--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||김안나</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:28Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:01:28Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>정치, 경제, 사회·문화, 역사적으로 특수한 관계에 있는 한일관계를 극복하고 21세기에 맞는 바람직한 한일관계형성을 위해 한일청소년교류 방향 및 이념 정립, 한일 청소년교류정책과 추진체계, 교류실태, 교류프로그램 등 한일교류실태 분석, 한일교류를 활성화하기 위한 정책방안 및 프로그램 모형 개발 등 발전방안 등을 검토하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:01:28Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서  론
 Ⅱ. 21세기 새로운 한일관계와 청소년교류의 방향과 이념 정립
   1. 한일관계를 이해하는 기본 틀
   2. 독일·이스라엘 사례를 중심으로 한 특수관계국가의 청소년 교류 실태 분석
   3. 한일청소년교류의 방향과 이념정립 : 보편성과 특수성의 균형  
 Ⅲ. 한일 청소년교류의 실태
   1. 한국과 일본의 청소년 국제교류추진체계 비교
   2. 청소년 국제교류 모형별 한일교류실태
   3. 청소년 국제교류 프로그램 분석
 Ⅳ. 한일청소년교류의 발전방향
   1. 정책방안
   2. 청소년국제교류 모델프로그램 개발