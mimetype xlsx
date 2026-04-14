--- v0 (2026-01-27)
+++ v1 (2026-04-14)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김희진||이종원||유성렬||김진석</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론
 1. 조사배경과 목적
 2. 조사내용
 3. 조사방법
 Ⅱ. 지역아동센터 아동패널조사 2015 개요
 1. 조사개요
 2. 표본 설계 및 구성
 3. 조사영역 및 내용
 Ⅲ. 1기 패널 조사결과 및 5년간 변화분석
 1. 1기 패널 조사결과
 2. 1기 패널: 1차-5차년도 조사결과 비교
 3. 1기 패널: 1차-5차 원패널 조사결과 비교
 Ⅳ. 2기 패널 조사결과 및 2년간 변화분석
 1. 2기 패널 조사 결과
 2. 2기 패널: 1차-5차년도 조사결과 비교
 3. 1기 패널 2차 조사(초5)와의 결과 비교