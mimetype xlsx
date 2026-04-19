--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이창호||이경상||변승환||유홍식||김현수||김동일||이형초</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
 1. 연구의 필요성 및 목적
 2. 연구내용
 3. 연구방법
 Ⅱ. 인터넷게임의 분류체계
 1. 하드웨어적 디바이스에 따른 분류
 2. 소프트웨어에 따른 분류
 3. 등급분류에 따른 게임 분류
 4. 셧다운제 적용을 위한 게임의 분류
 Ⅲ. 인터넷게임평가척도 개발 연구
 1. 이론적 논의와 선행연구 고찰
 2. 게임평가척도와 게임중독진단척도의 개발
 Ⅳ. 인터넷게임 평가척도의 타당성 검증
 1. 인터넷게임 평가척도 조사연구 결과
 2. 게임별 이용자 특성분석