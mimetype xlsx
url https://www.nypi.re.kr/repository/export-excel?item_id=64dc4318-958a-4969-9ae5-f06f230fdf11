--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이경자||김승규||송순재</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>연구목적
 - 첫째, 환경 파괴, 지구온난화 등 기후의 다양한 현상으로 자연에 대한 중요성이 증가되고 있음. 이에 학교교육에서 자연에 대한 소중함을 인식하는 교육이 무엇보다도 시급함. 이러한 해결책 중 학교교육에서 실제 자연체험학습활동은 자연과 인간, 생명의 유기적인 관계를 밝혀내기 위함. 
 - 둘째, 현재 이루어지고 있는 자연체험활동프로그램은 교급별 구분이 뚜렷하지 못하며 또한 청소년 발달특성 및 학교교과와 연계된 체험프로그램이 많이 부족한 실정임. 이에 적합한 프로그램 개발이 요구됨. 
 - 셋째, 청소년 발달특성을 고려한 학교교과과정과 연계되는 청소년활동 프로그램의 개발 보급.
 - 넷째, 2006년부터 시행된 주5일제근무 및 놀토(노는 토요일)를 대비하여 이에 적합한 청소년활동의 대응방안으로 자연체험활동 프로그램의 개발 필요. 
 주요내용
 - 자연(생태) 환경활동에 대한 이해
 - 자연(생태) 환경활동관련 학교교과 분석 내용
 - 학교급별 자연생태) 환경활동 프로그램 개발 내용
     (자연탐사, 생태실험, 환경보호, 자연관찰)</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 연구의 배경 및 필요성
 1. 연구의 배경
 2. 연구의 필요성