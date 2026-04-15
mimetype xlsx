--- v0 (2026-01-27)
+++ v1 (2026-04-15)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박영균||김정주||김영지||김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 제주시의 청소년육성 현황과 문제점을 파악하고 나아가 이를 바탕으로 2005년도까지 제주시가 추진해 나갈 새로운 청소년육성 5개년 계획 수립과 세부 정책과제를 개발하는 데 목적이 있다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
 Ⅱ. 제주시 청소년의 생활.의식 실태 및 정책요구
 Ⅲ. 제주시 청소년관련 전문가 정책요구 조사
 Ⅳ. 제주시 청소년육성 기반과 여건
 Ⅴ. 제주시 청소년육성 2005 기본계획</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">