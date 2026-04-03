--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김진호||송병국||임영식||김진화||오해섭||윤명희||정효진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 우리나라 청소년개발의 상태와 변동을 요약함으로써 청소년정책의 수립을 위한 합리적인 판단근거로 유용하게 활용될 수 있는 청소년개발지표의 체계모형을 개발하고, 나아가 체계화된 지표체계를 기초로 '한국의 청소년개발지표'를 작성·발간할 수 있는 지표항목(안)을 개발하는데 그 목적이 있다. 아울러 청소년개발지표의 정책적 활용방안과 장·단기 활용체계 구축방안을 제시하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 I. 서론
 1. 연구의 필요성 및 목적
 2. 연구의 내용
 3. 연구의 방법
 II.청소년개발의 개념 및 관련이론
 1. 청소년개발의 개념
 2. 청소년개발의 이론적 접근
 3. 청소년개발에 관한 이슈 및 시사점
 III.청소년개발지표의 개념 및 기능
 1. 청소년개발지표의 개념
 2. 청소년개발지표의 기능