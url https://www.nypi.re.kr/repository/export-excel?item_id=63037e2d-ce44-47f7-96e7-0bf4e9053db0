--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||전경숙||김경준||최원기||주동범</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 새천년을 맞아 한국 청소년의 생활실태와 의식, 새천년 준비 실태를 국제적 수준에서 비교, 진단하는 데 1차적 목적을 갖고 있다.
 이를 위해서 미국과 유럽의 선진국인 프랑스, 아시아의 선진국인 일본을 비교준거로 삼아 한국 청소년의 생활실태와 의식, 새천년 준비실태를 직접 비교·분석하며 이를 토대로 새천년에 필요한 청소년정책방향과 정책과제를 제시하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
 Ⅱ. 4개국 청소년의 사회문화적 배경
  1. 한국 청소년의 사회문화적 배경
  2. 미국 청소년의 사회문화적 배경
  3. 일본 청소년의 사회문화적 배경
  4. 프랑스 청소년의 사회문화적 배경
 Ⅲ. 청소년의 생활실태와 의식
  1. 자아정체성
  2. 가정생활 만족도 및 가족관
  3. 학교생활