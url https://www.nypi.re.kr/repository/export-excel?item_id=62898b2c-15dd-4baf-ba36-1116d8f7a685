--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박영균||최인재||모상현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:36Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:36Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:36Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 학생모니터단 모니터링 활동
 1. 사업의 목적 및 필요성
 2. 사업의 내용 및 범위
 3. 사업방법
 4. 사업의 효과
 Ⅱ. 교육정책제안 발표대회
 1. 전국 학생모니터단 교육정책제안 발표대회 추진 개요
 2. 학생모니터단 중부.호남권 교육정책제안 발표대회
 3. 학생모니터단 영남권 교육정책제안 발표대회
 4. 학생모니터단 제주.수도권 교육정책제안 발표대회
 5. 전국 학생모니터단 리더십캠프
 6. 2012년 사업평가 및 향후 추진 방향</t>
         </is>
       </c>
       <c r="T2"/>